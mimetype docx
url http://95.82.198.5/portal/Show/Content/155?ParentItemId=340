--- v0 (2025-12-11)
+++ v1 (2026-07-28)
@@ -1,1158 +1,1335 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="2652CF3F" w14:textId="77777777" w:rsidR="00805D39" w:rsidRPr="00805D39" w:rsidRDefault="00805D39" w:rsidP="00805D39">
+    <w:p w14:paraId="7A153437" w14:textId="565CF4AF" w:rsidR="00C357D6" w:rsidRPr="001E1C41" w:rsidRDefault="00C357D6" w:rsidP="00C357D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00805D39">
+      <w:r w:rsidRPr="001E1C41">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Требования к содержанию, составу заявки на участие в закупке             (страница 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E567D9" w14:textId="790B5AA3" w:rsidR="00612B9C" w:rsidRPr="006135B2" w:rsidRDefault="00612B9C" w:rsidP="00612B9C">
+    <w:p w14:paraId="0F62DB92" w14:textId="77777777" w:rsidR="008E641E" w:rsidRPr="006135B2" w:rsidRDefault="008E641E" w:rsidP="008E641E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006135B2">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Заявка на участие в </w:t>
       </w:r>
-      <w:r w:rsidR="007469E3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>запросе котировок</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A4D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в электронной форме </w:t>
       </w:r>
       <w:r w:rsidRPr="00416A4D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>должна содержать</w:t>
       </w:r>
       <w:r w:rsidRPr="006135B2">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> информацию и документы</w:t>
       </w:r>
       <w:r w:rsidRPr="006135B2">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, предусмотренные  Федеральным законом от 05.04.2013 </w:t>
       </w:r>
-      <w:r w:rsidR="006D5CA0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="006135B2">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 44-ФЗ </w:t>
       </w:r>
-      <w:r w:rsidR="006D5CA0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="006135B2">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения госуд</w:t>
       </w:r>
-      <w:r w:rsidR="006D5CA0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>арственных и муниципальных нужд»</w:t>
       </w:r>
       <w:r w:rsidRPr="006135B2">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="006135B2">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Федеральный закон), </w:t>
       </w:r>
       <w:r w:rsidRPr="006135B2">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">которые </w:t>
       </w:r>
       <w:r w:rsidRPr="004E05EF">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>включаются участником закупки в заявку на участие в закупке:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CDC001" w14:textId="77777777" w:rsidR="00287297" w:rsidRPr="00485DD8" w:rsidRDefault="00287297" w:rsidP="00871286">
+    <w:p w14:paraId="63C79C53" w14:textId="77777777" w:rsidR="00287297" w:rsidRPr="001E1C41" w:rsidRDefault="00287297" w:rsidP="00871286">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00485DD8">
+      <w:r w:rsidRPr="001E1C41">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1) информацию и документы об участнике закупки:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2762A7" w14:textId="77777777" w:rsidR="00E03771" w:rsidRPr="00E03771" w:rsidRDefault="00287297" w:rsidP="00E03771">
+    <w:p w14:paraId="7BC5025A" w14:textId="77777777" w:rsidR="00287297" w:rsidRPr="00287297" w:rsidRDefault="00287297" w:rsidP="00871286">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
-          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м) решение о согласии на совершение или о последующем одобрении крупной сделки, если требование о наличии такого решения установлено законодательством Российской Федерации, учредительными документами юридического лица и для</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287297">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участника закупки заключение контракта на поставку товара, выполнение работы или оказание услуги, являющихся объектом закупки, либо внесение денежных средств в качестве обеспечения заявки на участие в закупке, обеспечения исполнения контракта является крупной сделкой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6547AF78" w14:textId="77777777" w:rsidR="00BD74DE" w:rsidRPr="003A631F" w:rsidRDefault="00287297" w:rsidP="00BD74DE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00287297">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">декларация о соответствии участника закупки требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00BD74DE" w:rsidRPr="00C33C0E">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>пунктами 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00BD74DE" w:rsidRPr="00C33C0E">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00BD74DE" w:rsidRPr="00C33C0E">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00BD74DE" w:rsidRPr="00C33C0E">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>11 части 1 статьи 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона (если информация и документы, которые подтверждают соответствие участника закупки требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00BD74DE" w:rsidRPr="00C33C0E">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>пунктом 1 части 1 статьи 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, содержатся в открытых и общедоступных государственных реестрах, размещенных в информационно-телекоммуникационной сети «Интернет», в указанную декларацию может быть также включено положение о соответствии</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участника закупки требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00BD74DE" w:rsidRPr="00C33C0E">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>пунктом 1 части 1 статьи 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> указанием адреса сайта или страницы сайта в информационно-телекоммуникационной сети «Интернет», на которых размещены такие информация и документы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2165A5" w14:textId="77777777" w:rsidR="006611A8" w:rsidRPr="006611A8" w:rsidRDefault="00287297" w:rsidP="006611A8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00287297">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">м) </w:t>
-[...8 lines deleted...]
-        <w:t>решение о согласии на совершение или о последующем одобрении крупной сделки, если требование о наличии такого решения установлено законодательством Российской Федерации, учредительными документами юридического лица и для участника закупки заключение контракта на поставку товара, выполнение работы или оказание услуги, являющихся объектом закупки, либо внесение денежных средств в качестве обеспечения заявки на участие в закупке, обеспечения исполнения контракта является крупной сделкой;</w:t>
+        <w:t xml:space="preserve">п) </w:t>
+      </w:r>
+      <w:r w:rsidR="006611A8" w:rsidRPr="006611A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>реквизиты счета участника закупки, на который в соответствии с законодательством Российской Федерации осуществляется перечисление денежных сре</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006611A8" w:rsidRPr="006611A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дств в к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006611A8" w:rsidRPr="006611A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ачестве оплаты поставленного товара, выполненной работы (ее результатов), оказанной услуги, а также отдельных этапов исполнения контракта, за исключением случаев, если в соответствии с законодательством Российской Федерации такой счет открывается после заключения контракта;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F248506" w14:textId="7B008D89" w:rsidR="00287297" w:rsidRPr="00287297" w:rsidRDefault="00E03771" w:rsidP="00E03771">
+    <w:p w14:paraId="32CF09E6" w14:textId="04A9D4F1" w:rsidR="003B57AF" w:rsidRPr="003B57AF" w:rsidRDefault="003B57AF" w:rsidP="003B57AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03771">
-[...13 lines deleted...]
-        <w:t>о) декларация о соответствии участника закупки требованиям, установленным пунктами 3 - 5, 7 - 11 части 1 статьи 31 Федерального закона;</w:t>
+      <w:r w:rsidRPr="003B57AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1.1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B57AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">информация и документы, подтверждающие предоставление </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B57AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечения заявки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B57AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на участие в закупке, в форме электронных документов или в форме электронных образов бумажных документов (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B57AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с постановлением Правительства РФ от 10.04.2023 </w:t>
+      </w:r>
+      <w:r w:rsidR="00822959">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>№ 579  «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B57AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Об особенностях порядка предоставления обеспечения заявок на участие в закупках товаров, работ, услуг для обеспечения государственных или муниципальных нужд участниками таких закупок, являющимися иностранными лицами</w:t>
+      </w:r>
+      <w:r w:rsidR="00822959">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B57AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – ПП РФ 579);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355FD11C" w14:textId="77777777" w:rsidR="00E03771" w:rsidRPr="00E03771" w:rsidRDefault="00287297" w:rsidP="00E03771">
+    <w:p w14:paraId="69C10AE3" w14:textId="77777777" w:rsidR="00287297" w:rsidRDefault="00287297" w:rsidP="00871286">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
-          <w:iCs/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2) предложение участника закупки в отношении объекта закупки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432E7DF5" w14:textId="77777777" w:rsidR="00E80CC4" w:rsidRPr="00FC33FD" w:rsidRDefault="00287297" w:rsidP="00E80CC4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00287297">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">п) </w:t>
-[...8 lines deleted...]
-        <w:t>реквизиты счета участника закупки, на который в соответствии с законодательством Российской Федерации осуществляется перечисление денежных средств в качестве оплаты поставленного товара, выполненной работы (ее результатов), оказанной услуги, а также отдельных этапов исполнения контракта, за исключением случаев, если в соответствии с законодательством Российской Федерации такой счет открывается после заключения контракта;</w:t>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80CC4" w:rsidRPr="00FC33FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">характеристики предлагаемого участником закупки товара, соответствующие показателям, установленным в описании объекта закупки (в разделе «Информация об объекте закупки» извещения о проведении </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80CC4" w:rsidRPr="00FC33FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>запрос</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80CC4" w:rsidRPr="00FC33FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> котировок</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80CC4" w:rsidRPr="00FC33FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в электронной форме</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80CC4" w:rsidRPr="00FC33FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>), товарный знак (при наличии у товара товарного знака).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EDA185" w14:textId="37E5EE26" w:rsidR="001C13A7" w:rsidRPr="001C13A7" w:rsidRDefault="00E03771" w:rsidP="00E03771">
+    <w:p w14:paraId="753968A8" w14:textId="5FD9D789" w:rsidR="00485DD8" w:rsidRPr="00485DD8" w:rsidRDefault="00485DD8" w:rsidP="00871286">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
-          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03771">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00485DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Информация, предусмотренная </w:t>
+      </w:r>
+      <w:r w:rsidR="00871286" w:rsidRPr="00871286">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>настоящим</w:t>
+      </w:r>
+      <w:r w:rsidR="00871286">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
-[...105 lines deleted...]
-        <w:t xml:space="preserve"> (далее – ПП РФ № 579);</w:t>
+      <w:r w:rsidRPr="00485DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом, может не включаться в заявку на участие в закупке в случае указания заказчиком в описании объекта закупки товарного знака и предложения участником закупки товара, обозначенного таким товарным знаком;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAEA61D" w14:textId="77777777" w:rsidR="00287297" w:rsidRPr="00485DD8" w:rsidRDefault="00287297" w:rsidP="00871286">
+    <w:p w14:paraId="3670F2B0" w14:textId="77777777" w:rsidR="00287297" w:rsidRPr="006D423F" w:rsidRDefault="00287297" w:rsidP="00871286">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00485DD8">
-[...6 lines deleted...]
-        <w:t>2) предложение участника закупки в отношении объекта закупки:</w:t>
+      <w:r w:rsidRPr="00287297">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б) наименование страны происхождения товара в соответствии с общероссийским классификатором, используемым для идентификации стран мира</w:t>
+      </w:r>
+      <w:r w:rsidR="00871286">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E961BF" w14:textId="57176837" w:rsidR="00FC33FD" w:rsidRPr="00FC33FD" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="261B14F1" w14:textId="77777777" w:rsidR="00287297" w:rsidRDefault="00287297" w:rsidP="00871286">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC33FD">
-[...59 lines deleted...]
-        <w:t>), товарный знак (при наличии у товара товарного знака).</w:t>
+      <w:r w:rsidRPr="00287297">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>д) иные информация и документы, в том числе эскиз, рисунок, чертеж, фотография, иное изображение предлагаемого участником закупки товара. При этом отсутствие таких информации и документов не является основанием для отклонения заявки на участие в закупке;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0257B2A2" w14:textId="77777777" w:rsidR="00FC33FD" w:rsidRPr="00FC33FD" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="77FF3491" w14:textId="44EAD9E0" w:rsidR="00701D32" w:rsidRPr="007B395E" w:rsidRDefault="00701D32" w:rsidP="00701D32">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-[...70 lines deleted...]
-          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B395E">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D404D">
+      <w:r w:rsidR="000D404D" w:rsidRPr="000D404D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">информация и документы, определенные в соответствии </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B4554B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000D404D">
+      <w:r w:rsidR="000D404D" w:rsidRPr="000D404D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:anchor="dst12377" w:history="1">
-        <w:r w:rsidRPr="000D404D">
+      <w:hyperlink r:id="rId12" w:anchor="dst12377" w:history="1">
+        <w:r w:rsidR="000D404D" w:rsidRPr="000D404D">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>пунктом</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00B4554B">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="000D404D">
+        <w:r w:rsidR="000D404D" w:rsidRPr="000D404D">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>2 части 2 статьи 14</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000D404D">
+      <w:r w:rsidR="000D404D" w:rsidRPr="000D404D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> Федерального закона</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B395E">
+      <w:r w:rsidR="006D423F" w:rsidRPr="007B395E">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485381FA" w14:textId="77777777" w:rsidR="00647B27" w:rsidRPr="00E30993" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="5B1C7F61" w14:textId="3788C9EB" w:rsidR="00E30993" w:rsidRPr="00E30993" w:rsidRDefault="00701D32" w:rsidP="00E30993">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D423F">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">в соответствии  с пунктом </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">в соответствии с пунктом </w:t>
+      </w:r>
+      <w:r w:rsidR="000D404D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006D423F">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> постановления Правительства РФ от </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00024495" w:rsidRPr="006D423F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D423F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>остановлени</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6169" w:rsidRPr="006D423F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D423F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от </w:t>
+      </w:r>
+      <w:r w:rsidR="000D404D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006D423F">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000D404D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.12</w:t>
       </w:r>
       <w:r w:rsidRPr="006D423F">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000D404D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidRPr="006D423F">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000D404D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="006D423F">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000D404D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1875</w:t>
       </w:r>
       <w:r w:rsidRPr="006D423F">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (далее – ПП РФ </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> (далее – </w:t>
+      </w:r>
+      <w:r w:rsidR="00024495" w:rsidRPr="006D423F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПП РФ </w:t>
+      </w:r>
+      <w:r w:rsidR="000D404D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1875</w:t>
       </w:r>
       <w:r w:rsidRPr="006D423F">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E30993">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E30993">
+      <w:r w:rsidR="00E30993" w:rsidRPr="00E30993">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">информацией и документами, подтверждающими страну происхождения товара для целей </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E30993">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ПП РФ 1875</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E30993">
+      <w:r w:rsidR="00E30993" w:rsidRPr="00E30993">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AE3959" w14:textId="77777777" w:rsidR="00647B27" w:rsidRPr="004B4687" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="4D15282C" w14:textId="317B8898" w:rsidR="004B4687" w:rsidRPr="004B4687" w:rsidRDefault="0027732E" w:rsidP="004B4687">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">а) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7DED">
+      <w:r w:rsidR="000C7DED" w:rsidRPr="000C7DED">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">для подтверждения происхождения </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7DED">
+      <w:r w:rsidR="000C7DED" w:rsidRPr="000C7DED">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">товаров, указанных в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="000C7DED">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="000C7DED" w:rsidRPr="000C7DED">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>позициях 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000C7DED">
+      <w:r w:rsidR="000C7DED" w:rsidRPr="000C7DED">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="000C7DED">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="000C7DED" w:rsidRPr="000C7DED">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>433</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000C7DED">
+      <w:r w:rsidR="000C7DED" w:rsidRPr="000C7DED">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения № 2 к ПП РФ 1875 из Российской Федерации</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000C7DED">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D6540">
+      <w:r w:rsidR="004B4687" w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>номер реестровой записи из реестра российской промышленной продукции</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, предусмотренного </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="004B4687">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>статьей 17.1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федерального закона </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О промышленной политике в Российской Федерации</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее - реестр российской промышленной продукции), </w:t>
       </w:r>
-      <w:r w:rsidRPr="007604F2">
+      <w:r w:rsidR="004B4687" w:rsidRPr="007604F2">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>и справка, подтверждающая наличие специального инвестиционного контракта</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4687">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>пунктом 1(1)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17 июля 2015 г. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 719 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О подтверждении производства российской промышленной продукции</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>» (далее – ПП РФ 719)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>или</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D6540">
+      <w:r w:rsidR="004B4687" w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>номер реестровой записи из реестра российской промышленной продукции</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4687">
+      <w:r w:rsidR="004B4687" w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, содержащей в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DAE9E5" w14:textId="77777777" w:rsidR="00647B27" w:rsidRPr="004B4687" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="528849E8" w14:textId="677E811A" w:rsidR="004B4687" w:rsidRPr="004B4687" w:rsidRDefault="004B4687" w:rsidP="004B4687">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>информацию о совокупном количестве баллов</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1254,68 +1431,67 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>отношении</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> такого товара определено значение для целей осуществления закупок</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4BB281" w14:textId="77777777" w:rsidR="00647B27" w:rsidRPr="009D6540" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="6FF45FB5" w14:textId="573C1E78" w:rsidR="004B4687" w:rsidRPr="009D6540" w:rsidRDefault="004B4687" w:rsidP="004B4687">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>информацию об уровне радиоэлектронной продукции</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>для товара, являющегося</w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1351,219 +1527,219 @@
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> радиоэлектронной </w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>продукцией второго уровня</w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0C0788" w14:textId="77777777" w:rsidR="00647B27" w:rsidRPr="004B4687" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="768D7F42" w14:textId="33045C18" w:rsidR="004B4687" w:rsidRPr="004B4687" w:rsidRDefault="004B4687" w:rsidP="004B4687">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">б) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7DED">
+      <w:r w:rsidR="000C7DED" w:rsidRPr="000C7DED">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">для подтверждения происхождения </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7DED">
+      <w:r w:rsidR="000C7DED" w:rsidRPr="000C7DED">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">товаров, указанных в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="000C7DED">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="000C7DED" w:rsidRPr="000C7DED">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>позициях 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000C7DED">
+      <w:r w:rsidR="000C7DED" w:rsidRPr="000C7DED">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="000C7DED">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="000C7DED" w:rsidRPr="000C7DED">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>433</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="000C7DED" w:rsidRPr="000C7DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложения № 2 к ПП РФ 1875</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000C7DED">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> приложения № 2 к ПП РФ 1875</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>из государств - членов Евразийского экономического союза, за исключением Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, - </w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>номер реестровой записи из евразийского реестра промышленных товаров</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государств - членов Евразийского экономического союза, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="004B4687">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> формирования и ведения которого устанавливается правом Евразийского экономического союза (далее - евразийский реестр промышленных товаров), содержащей в том числе:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5489D23C" w14:textId="77777777" w:rsidR="00647B27" w:rsidRPr="004B4687" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="2D580B27" w14:textId="77777777" w:rsidR="004B4687" w:rsidRPr="004B4687" w:rsidRDefault="004B4687" w:rsidP="004B4687">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>информацию о совокупном количестве баллов</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> за выполнение (освоение) на территории Евразийского экономического союза соответствующих операций (условий) (если в отношении такого товара правом Евразийского экономического союза за выполнение (освоение) на территории Евразийского экономического союза соответствующих операций (условий) установлены требования о совокупном количестве баллов), которое составляет или превышает значение, определенное правом Евразийского экономического союза;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="46531BDE" w14:textId="77777777" w:rsidR="00647B27" w:rsidRPr="007540A5" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="25B09A88" w14:textId="04D45F5A" w:rsidR="004B4687" w:rsidRPr="007540A5" w:rsidRDefault="004B4687" w:rsidP="004B4687">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>информацию об уровне радиоэлектронной продукции</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4687">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
@@ -1632,75 +1808,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> радиоэлектронной </w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">продукцией </w:t>
       </w:r>
       <w:r w:rsidRPr="007540A5">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>второго уровня</w:t>
       </w:r>
-      <w:r w:rsidRPr="007540A5">
-[...5 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidR="007540A5" w:rsidRPr="007540A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00901969" w:rsidRPr="007540A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D60E5D7" w14:textId="77777777" w:rsidR="00647B27" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="6A59BE8B" w14:textId="49CA7603" w:rsidR="00894A53" w:rsidRDefault="00894A53" w:rsidP="00894A53">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A53">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>В соответствии с п</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">унктом </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A53">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5 ч</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">асти </w:t>
@@ -1717,1503 +1902,1555 @@
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>атьи</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A53">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 43 Федерального закона –  в случае отсутствия таких информации и документов в заявке на участие в закупке такая заявка приравнивается к заявке, в которой содержится предложение о поставке товаров, происходящих из иностранного государства, работ, услуг, соответственно выполняемых, оказываемых иностранными лицами.</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A53">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095E7347" w14:textId="77777777" w:rsidR="00647B27" w:rsidRPr="009D6540" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="2D17F5F7" w14:textId="77777777" w:rsidR="00DC0015" w:rsidRDefault="00901969" w:rsidP="0014600C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C95028">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>В соответствии с подпунктом «з» пункта 3 ПП РФ 1875</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C95028">
+      <w:r w:rsidR="00C95028" w:rsidRPr="00C95028">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C95028">
+      <w:r w:rsidR="00C95028" w:rsidRPr="00C95028">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">указание в заявке на участие в закупке </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D6540">
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>наименование страны происхождения товара</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C95028">
+      <w:r w:rsidR="00C95028" w:rsidRPr="00C95028">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии с общероссийским </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00C95028">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00C95028" w:rsidRPr="00C95028">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>классификатором</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C95028">
+      <w:r w:rsidR="00C95028" w:rsidRPr="00C95028">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, используемым для идентификации стран мира </w:t>
       </w:r>
-      <w:r w:rsidRPr="00647ADC">
+      <w:r w:rsidR="00647ADC" w:rsidRPr="00647ADC">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">для подтверждения происхождения товаров из Российской Федерации, указанных в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="000C7DED">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00647ADC" w:rsidRPr="000C7DED">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>позициях 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00647ADC">
+      <w:r w:rsidR="00647ADC" w:rsidRPr="00647ADC">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="000C7DED">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00647ADC" w:rsidRPr="000C7DED">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>433</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00647ADC">
+      <w:r w:rsidR="00647ADC" w:rsidRPr="00647ADC">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00647ADC">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647ADC">
+      <w:r w:rsidR="00647ADC" w:rsidRPr="00647ADC">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 к </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00647ADC">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ПП РФ 1875 </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7DED">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="009D6540">
+      <w:r w:rsidR="00647ADC" w:rsidRPr="000C7DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95028" w:rsidRPr="000C7DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>если отсутствие в реестре российской промышленной</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D6540">
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D6540">
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>продукции</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D6540">
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D6540">
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>такого товара</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D6540">
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> с характеристиками</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009D6540">
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, соответствующими потребности заказчика, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D6540">
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>задекларировано заказчиком</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D6540">
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="009D6540">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>абзацем третьим подпункта «а» пункта 7</w:t>
+          <w:t xml:space="preserve">абзацем </w:t>
+        </w:r>
+        <w:r w:rsidR="008A3E4E">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>четвертым</w:t>
+        </w:r>
+        <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> подпункта </w:t>
+        </w:r>
+        <w:r w:rsidR="000C7DED" w:rsidRPr="009D6540">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>«</w:t>
+        </w:r>
+        <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>а</w:t>
+        </w:r>
+        <w:r w:rsidR="000C7DED" w:rsidRPr="009D6540">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>»</w:t>
+        </w:r>
+        <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> пункта 7</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009D6540">
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПП РФ 1875</w:t>
       </w:r>
+      <w:r w:rsidR="00CC1D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>за исключением случая, если в заявке</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на участие в закупке </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95028" w:rsidRPr="009D6540">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>содержится предложение о поставке товара, который по состоянию на момент подачи заявки на участие в закупке включен в реестр российской промышленной продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4111A4CA" w14:textId="79080831" w:rsidR="00DC0015" w:rsidRDefault="00DC0015" w:rsidP="00DC0015">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0015">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Положения </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00DC0015">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>абзаца второго подпункта «а» пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DC0015">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПП РФ 1875</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...43 lines deleted...]
-        <w:t>заявки на участие в закупке включен в реестр российской промышленной продукции.</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0015">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о совокупном количестве баллов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0015">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>не применяются</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0015">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0015">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответствии с установленными требованиями подпункта «н» пункта 10 ПП РФ 1875.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07791C2D" w14:textId="77777777" w:rsidR="00647B27" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="6E1A2835" w14:textId="77777777" w:rsidR="008E641E" w:rsidRDefault="008E641E" w:rsidP="00DC0015">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D40AA91" w14:textId="77777777" w:rsidR="00183769" w:rsidRPr="008C77F3" w:rsidRDefault="00183769" w:rsidP="00183769">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00894A53">
-[...63 lines deleted...]
-      <w:r w:rsidR="008C77F3" w:rsidRPr="008C77F3">
+      <w:r w:rsidRPr="00ED372B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C77F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>предложение участника закупки о цене контракта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C77F3">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (за исключением случая, предусмотренного </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="008C77F3" w:rsidRPr="008C77F3">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="008C77F3">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>пунктом 4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008C77F3" w:rsidRPr="008C77F3">
+      <w:r w:rsidRPr="008C77F3">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> части</w:t>
       </w:r>
-      <w:r w:rsidR="008C77F3">
-[...13 lines deleted...]
-        <w:t>).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 статьи 43 Федерального закона:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>предложение участника закупки о сумме цен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> единиц товара, работы, услуги – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00940A90">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>частью 24 статьи 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00940A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Федерального закона).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239BEDC1" w14:textId="45EDAA8E" w:rsidR="00287297" w:rsidRDefault="00287297" w:rsidP="00871286">
+    <w:p w14:paraId="0526E5BA" w14:textId="0B43C193" w:rsidR="00894A53" w:rsidRDefault="00894A53" w:rsidP="0014600C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00871286">
-[...12 lines deleted...]
-          <w:bCs/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00894A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Подача заявки на участие в закупке означает согласие участника закупки, подавшего такую заявку, на поставку товара, выполнение работы, оказание услуги на условиях, предусмотренных извещ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ением об осуществлении закупки</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7813" w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00253B5D" w:rsidRPr="00253B5D">
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> на условиях, предусмотренных извещением об осуществлении закупки и в соответствии с заявкой такого участника закупки на участие в закупке.</w:t>
+      <w:r w:rsidRPr="00894A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и в соответствии с заявкой такого участника закупки на участие в закупке.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFFED7D" w14:textId="77777777" w:rsidR="00805D39" w:rsidRDefault="00805D39" w:rsidP="00805D39">
+    <w:p w14:paraId="53816EBD" w14:textId="4047BD3A" w:rsidR="0014600C" w:rsidRPr="00B4554B" w:rsidRDefault="0014600C" w:rsidP="0014600C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00805D39">
+      <w:r w:rsidRPr="0014600C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Инструкция по заполнению заявки на участие в закупке (страница 1):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351B27CC" w14:textId="77777777" w:rsidR="00FC33FD" w:rsidRPr="0092006C" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="42971F76" w14:textId="77777777" w:rsidR="00EB7813" w:rsidRPr="00EB7813" w:rsidRDefault="00EB7813" w:rsidP="00EB7813">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092006C">
+      <w:r w:rsidRPr="00EB7813">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Формирование и размещение на электронной площадке заявки на участие в закупке осуществляются в соответствии с требованиями пункта 31 «Дополнительных требований к операторам электронных площадок, операторам специализированных электронных площадок и функционированию электронных площадок, специализированных электронных площадок», утв. постановлением Правительства РФ от 08.06.2018 № 656.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B468BC9" w14:textId="77777777" w:rsidR="00484029" w:rsidRPr="00805D39" w:rsidRDefault="00484029" w:rsidP="00484029">
+    <w:p w14:paraId="27821C0F" w14:textId="54975313" w:rsidR="00484029" w:rsidRPr="00EB7813" w:rsidRDefault="00484029" w:rsidP="00484029">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00805D39">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0014600C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">По подпункту </w:t>
       </w:r>
-      <w:r w:rsidR="00C51EAB" w:rsidRPr="00805D39">
+      <w:r w:rsidR="00C51EAB" w:rsidRPr="0014600C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>м)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00805D39">
+      <w:r w:rsidRPr="0014600C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта</w:t>
       </w:r>
-      <w:r w:rsidR="00C51EAB" w:rsidRPr="00805D39">
+      <w:r w:rsidR="00C51EAB" w:rsidRPr="0014600C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00805D39">
+      <w:r w:rsidRPr="0014600C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – документы включаются в заявку в случае, если требование о необходимости наличия данного решения для совершения крупной сделки установлено федеральными законами и иными нормативными правовыми актами Российской Федерации и (или) учредительными документами юридического лица и для участника </w:t>
       </w:r>
-      <w:r w:rsidR="00805D39">
+      <w:r w:rsidR="002431B1" w:rsidRPr="0014600C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>закупки</w:t>
       </w:r>
-      <w:r w:rsidRPr="00805D39">
+      <w:r w:rsidRPr="0014600C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> заключаемый контракт или предоставление обеспечения заявки на участие в </w:t>
       </w:r>
-      <w:r w:rsidR="00805D39">
+      <w:r w:rsidR="002431B1" w:rsidRPr="0014600C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>закупке</w:t>
       </w:r>
-      <w:r w:rsidRPr="00805D39">
-[...17 lines deleted...]
-        <w:t>тракта является крупной сделкой;</w:t>
+      <w:r w:rsidRPr="0014600C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, обеспечения исполнения контракта является крупной сделкой</w:t>
+      </w:r>
+      <w:r w:rsidR="00057411">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2C6D5A6A" w14:textId="0D6391DC" w:rsidR="00756790" w:rsidRPr="00756790" w:rsidRDefault="00632B2C" w:rsidP="00756790">
+    <w:p w14:paraId="18A17EA7" w14:textId="77777777" w:rsidR="00BD74DE" w:rsidRPr="003A631F" w:rsidRDefault="00C51EAB" w:rsidP="00BD74DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0014600C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>По подпункту о) пункта 1 -</w:t>
       </w:r>
-      <w:r w:rsidR="00756790" w:rsidRPr="00756790">
+      <w:r w:rsidR="00D402B8" w:rsidRPr="00D402B8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="00756790" w:rsidRPr="00756790">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> статьи 31 Федерального закона;</w:t>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">представить декларацию о соответствии участника закупки требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>пунктами 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>11 части 1 статьи 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Федерального закона (если информация и документы, которые подтверждают соответствие участника закупки требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>пунктом 1 части 1 статьи 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Федерального закона, содержатся в открытых и общедоступных государственных реестрах, размещенных в информационно-телекоммуникационной сети «Интернет», в указанную декларацию может быть</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> также включено положение о соответствии участника закупки требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>пунктом 1 части 1 статьи 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BD74DE" w:rsidRPr="003A631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, с указанием адреса сайта или страницы сайта в информационно-телекоммуникационной сети «Интернет», на которых размещены такие информация и документы);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604775AC" w14:textId="10F0DBDD" w:rsidR="00E03771" w:rsidRPr="00E03771" w:rsidRDefault="00E03771" w:rsidP="00E03771">
+    <w:p w14:paraId="2BA0FEBB" w14:textId="54D31A85" w:rsidR="006611A8" w:rsidRPr="00EB7813" w:rsidRDefault="00B57B1F" w:rsidP="006611A8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0014600C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По подпункту п) пункта 1 - </w:t>
+      </w:r>
+      <w:r w:rsidR="006611A8" w:rsidRPr="006611A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>реквизиты счета участника закупки, на который в соответствии с законодательством Российской Федерации осуществляется перечисление денежных средств в качестве оплаты поставленного товара, выполненной работы (ее результатов), оказанной услуги, а также отдельных этапов исполнения контракта, за исключением случаев, если в соответствии с законодательством Российской Федерации такой счет открывается после</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заключения контракта</w:t>
+      </w:r>
+      <w:r w:rsidR="00057411">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="44215336" w14:textId="72519910" w:rsidR="001C13A7" w:rsidRPr="001C13A7" w:rsidRDefault="00E03771" w:rsidP="00E03771">
+    <w:p w14:paraId="5FE74612" w14:textId="77777777" w:rsidR="008E641E" w:rsidRPr="001C13A7" w:rsidRDefault="003B57AF" w:rsidP="008E641E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03771">
-[...17 lines deleted...]
-          <w:iCs/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD6822">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По пункту 1.1 – </w:t>
       </w:r>
-      <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
+      <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">если при проведении </w:t>
       </w:r>
-      <w:r w:rsidR="007469E3">
+      <w:r w:rsidR="008E641E">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>запроса котировок</w:t>
       </w:r>
-      <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
-[...23 lines deleted...]
-        <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
+      <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в электронной форме предусмотрено предоставление обеспечения заявки на участие в закупке, участники закупки, являющиеся юридическими лицами, зарегистрированными на территории государства - члена Евразийского экономического союза, за исключением Российской Федерации, или физическими лицами, являющимися гражданами государства - члена Евразийского экономического союза, за исключением Российской Федерации, вправе предоставить обеспечение заявок в виде денежных средств с учетом</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> особенностей, установленных ПП РФ № 579. В соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>подпунктом "в"</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
+      <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 ПП РФ № 579: участник закупки признается </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
+      <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>непредоставившим</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
-[...11 lines deleted...]
-        <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
+      <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечение заявки на участие в закупке в случае </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>непоступления</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> денежных средств, информация и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>документы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о внесении которых в качестве обеспечения заявки представлены в заявке на участие в закупке, до даты подведения итогов определения поставщика (подрядчика, исполнителя) на счет, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>подпунктом "а"</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
+      <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 ПП РФ № 579 (денежные средства вносятся участниками закупки на счет, указанный заказчиком в извещении об осуществлении закупки, на котором в соответствии с законодательством Российской Федерации учитываются операции со средствами, поступающими заказчику). При этом заявка на участие </w:t>
       </w:r>
-      <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
+      <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">в закупке, поданная таким участником закупки, отклоняется в порядке, установленном для случая, предусмотренного </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>пунктом 7 части 12 статьи 48</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
+      <w:r w:rsidR="008E641E" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федерального закона;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736C5CBD" w14:textId="1D24893A" w:rsidR="00FC33FD" w:rsidRPr="004A0E5D" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="26F62D68" w14:textId="77777777" w:rsidR="0020351D" w:rsidRPr="0020351D" w:rsidRDefault="00B57B1F" w:rsidP="0020351D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014600C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По подпункту а) пункта 2 - </w:t>
       </w:r>
-      <w:r w:rsidRPr="00522AF7">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004A0E5D">
+      <w:r w:rsidR="0020351D" w:rsidRPr="0020351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">характеристики предлагаемого участником закупки товара, соответствующие показателям, установленным в описании объекта закупки (в разделе </w:t>
+      </w:r>
+      <w:r w:rsidR="0020351D" w:rsidRPr="0020351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«Информация об объекте закупки» извещения о проведении запроса котировок</w:t>
+      </w:r>
+      <w:r w:rsidR="0020351D" w:rsidRPr="0020351D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в электронной форме</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A0E5D">
+      <w:r w:rsidR="0020351D" w:rsidRPr="0020351D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), товарный знак (при наличии у товара товарного знака):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2EA3E4" w14:textId="4B1D3039" w:rsidR="00FC33FD" w:rsidRPr="004A0E5D" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="2B03AECD" w14:textId="77777777" w:rsidR="0020351D" w:rsidRPr="0020351D" w:rsidRDefault="0020351D" w:rsidP="0020351D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0020351D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>у</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">участник </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">частник </w:t>
-[...6 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">закупки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">закупки </w:t>
-[...236 lines deleted...]
-        <w:r w:rsidRPr="00A53CB7">
+        <w:t xml:space="preserve">путем заполнения экранных форм веб-интерфейса электронной площадки  должен указать  товарный знак (при наличии у товара товарного знака), характеристики предлагаемого участником закупки товара в части характеристик, содержащихся в разделе «Информация об объекте закупки» извещения о проведении запроса котировок в электронной форме в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="0020351D">
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>пунктом 5 части 1 статьи 42</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A53CB7">
+      <w:r w:rsidRPr="0020351D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федерального закона, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B3BD9">
+      <w:r w:rsidRPr="0020351D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>с учетом ИНСТРУКЦИИ ПО ЗАПОЛНЕНИЮ ХАРАКТЕРИСТИК В</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002B3BD9">
+      <w:r w:rsidRPr="0020351D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ЗАЯВКЕ,  установленной в разделе «Информация об объекте закупки» извещения о </w:t>
-[...5 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> ЗАЯВКЕ,  установленной в разделе «Информация об объекте закупки» извещения о проведении запроса котировок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">проведении </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A0E5D" w:rsidRPr="004A0E5D">
+        <w:t xml:space="preserve"> в электронной форме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020351D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>запроса котировок</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B522497" w14:textId="77777777" w:rsidR="00FC33FD" w:rsidRPr="00390EAB" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="5FC21587" w14:textId="77777777" w:rsidR="00AC2A66" w:rsidRPr="00390EAB" w:rsidRDefault="00AC2A66" w:rsidP="00AC2A66">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00390EAB">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>При наличии у товара товарного знака участник закупки путем заполнения экранных форм веб-интерфейса электронной площадки  может указать в блоке «товарный знак» номер государственной регистрации товарного знака, позволяющий однозначно идентифицировать товарный знак в официальных реестрах товарных знаков для включения такой информации в электронный контракт.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7952889F" w14:textId="77777777" w:rsidR="00FC33FD" w:rsidRPr="003E65D3" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="33C0B7FB" w14:textId="77777777" w:rsidR="00AC2A66" w:rsidRPr="003E65D3" w:rsidRDefault="00AC2A66" w:rsidP="00AC2A66">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024DA8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>В случае</w:t>
@@ -3327,66 +3564,66 @@
       </w:r>
       <w:r w:rsidRPr="00024DA8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> на основании пункта 8  части 12 статьи 48 Федерального закона.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E65D3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E503ECF" w14:textId="77777777" w:rsidR="00FC33FD" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="035EED28" w14:textId="77777777" w:rsidR="00AC2A66" w:rsidRDefault="00AC2A66" w:rsidP="00AC2A66">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17867F91" w14:textId="77777777" w:rsidR="00FC33FD" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="6BBCCA41" w14:textId="77777777" w:rsidR="00AC2A66" w:rsidRDefault="00AC2A66" w:rsidP="00AC2A66">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00604965">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -3412,51 +3649,51 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">о товарном знаке, указанными участником закупки в заявке на участие в закупке </w:t>
       </w:r>
       <w:r w:rsidRPr="00604965">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>приоритет имеет информация, указанная путем заполнения экранных форм веб-интерфейса электронной площадки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD8949A" w14:textId="3DD240D2" w:rsidR="00FC33FD" w:rsidRPr="00F71BE8" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="77C7593A" w14:textId="77777777" w:rsidR="0020351D" w:rsidRPr="00F71BE8" w:rsidRDefault="0020351D" w:rsidP="0020351D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F71BE8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В случае</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F71BE8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
@@ -3521,1105 +3758,859 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>запроса котировок в электронной форме</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC33FD">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F71BE8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">не будут указаны участником закупки в </w:t>
+        <w:t>не будут указаны участником закупки в заявке на участие в закупке путем заполнения экранных форм веб-интерфейса электронной площадки</w:t>
       </w:r>
       <w:r w:rsidRPr="00F71BE8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...6 lines deleted...]
-        <w:t>заявке на участие в закупке путем заполнения экранных форм веб-интерфейса электронной площадки</w:t>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F71BE8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>заявка</w:t>
       </w:r>
       <w:r w:rsidRPr="00F71BE8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...5 lines deleted...]
-        <w:t>заявка</w:t>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> такого участника закупки </w:t>
       </w:r>
       <w:r w:rsidRPr="00F71BE8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> такого участника закупки </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>будет отклонена</w:t>
       </w:r>
       <w:r w:rsidRPr="00F71BE8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на основании пункта 1 части 12 статьи 48 Федерального закона. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C990E5" w14:textId="5C2C0832" w:rsidR="00FC33FD" w:rsidRPr="00F71BE8" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="316608D4" w14:textId="77777777" w:rsidR="00EB7813" w:rsidRPr="00EB7813" w:rsidRDefault="00EB7813" w:rsidP="00EB7813">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F71BE8">
+      <w:r w:rsidRPr="00EB7813">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Участник закупки вправе дополнительно представить</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71BE8">
+      <w:r w:rsidRPr="00EB7813">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71BE8">
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">характеристики предлагаемого участником закупки товара (товаров) в части характеристик, содержащихся в разделе «Информация об объекте закупки» извещения об осуществлении закупки  путем приложения электронного документа, содержащего информацию, сформированную без использования электронной площадки, в том числе электронного образа бумажного документа (документа </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">на бумажном носителе, преобразованного в электронную форму путем сканирования </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>с сохранением его реквизитов в файле в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB7813">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71BE8">
-[...184 lines deleted...]
-        <w:t>с сохранением его</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>формате</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F71BE8">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> реквизитов в файле в формате PDF). </w:t>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PDF). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C85678" w14:textId="77777777" w:rsidR="00FC33FD" w:rsidRPr="002B3BD9" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="326D73C0" w14:textId="319A18C5" w:rsidR="00EB7813" w:rsidRPr="00EB7813" w:rsidRDefault="00EB7813" w:rsidP="00EB7813">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E13012">
+      <w:r w:rsidRPr="00EB7813">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>В случае наличия противоречий</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>В случае наличия противоречий, разночтений</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">между данными, содержащимися </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>в характеристиках предлагаемого участником закупки товара,  указанными участником закупки в заявке на участие в закупке путем заполнения экранных форм веб-интерфейса электронной площадки и данными, представленными путем приложения электронного документа, содержащего информацию о характеристиках предлагаемого участником закупки товара, сформированную без использования электронной площадки, в том числе электронного образа бумажного документа (документа на бумажном</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>носителе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, преобразованного в электронную форму путем сканирования с сохранением его реквизитов в файле в формате PDF),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E13012">
+        <w:t>приоритет имеет информация</w:t>
+      </w:r>
+      <w:r w:rsidR="00207D27">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>разночтений</w:t>
-[...106 lines deleted...]
-      <w:r w:rsidRPr="00AA4C61">
+        <w:t>, указанная</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">приоритет имеет </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> путем заполнения экранных форм веб-интерфейса электронной площадки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFE5236" w14:textId="71899819" w:rsidR="00EB7813" w:rsidRPr="00EB7813" w:rsidRDefault="00EB7813" w:rsidP="00EB7813">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Информация, предусмотренная настоящим подпунктом, может не включаться в заявку </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>на участие в закупке в случае указания заказчиком в описании объекта закупки товарного знака</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> и предложения участником закупки товара, обозначенного таким товарным знаком</w:t>
+      </w:r>
+      <w:r w:rsidR="00810AB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0705E1" w14:textId="77777777" w:rsidR="00EB7813" w:rsidRPr="00EB7813" w:rsidRDefault="00B57B1F" w:rsidP="00EB7813">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014600C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По подпункту б) пункта 2 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7813" w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">участник закупки </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7813" w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">путем заполнения экранных форм веб-интерфейса электронной площадки должен указать наименование страны происхождения товара </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7813" w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(в соответствии с Общероссийским классификатором стран мира).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7958AF" w14:textId="005E09E0" w:rsidR="00EB7813" w:rsidRPr="00EB7813" w:rsidRDefault="00EB7813" w:rsidP="00EB7813">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB7813">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">информация, указанная </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A34C2">
+        <w:t>В случае наличия противоречий, разночтений</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">между данными, содержащими информацию </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">о стране происхождения товара, указанными участником закупки в заявке на участие в закупке путем заполнения экранных форм веб-интерфейса электронной площадки и данными, содержащими информацию о стране происхождения путем приложения электронного документа, содержащего информацию о стране происхождения товара, сформированную </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>без использования электронной площадки,  в том числе электронного образа бумажного документа (документа на</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бумажном </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>носителе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, преобразованного в электронную форму путем сканирования с сохранением его реквизитов в файле в формате PDF),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>путем заполнения экранных форм веб-интерфейса электронной площадки</w:t>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>приоритет имеет информация</w:t>
+      </w:r>
+      <w:r w:rsidR="00207D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>, указанная</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> путем заполнения экранных форм веб-</w:t>
+      </w:r>
+      <w:r w:rsidR="00057411">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>интерфейса электронной площадки</w:t>
+      </w:r>
+      <w:r w:rsidR="00057411">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA9F2B1" w14:textId="77777777" w:rsidR="00FC33FD" w:rsidRPr="0014600C" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="6349444F" w14:textId="3490B221" w:rsidR="00B57B1F" w:rsidRPr="00EB7813" w:rsidRDefault="00B57B1F" w:rsidP="00B57B1F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014600C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...14 lines deleted...]
-        <w:br/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По подпункту д) пункта 2 - </w:t>
       </w:r>
       <w:r w:rsidRPr="0014600C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">на участие в закупке в случае указания заказчиком в описании объекта закупки товарного знака </w:t>
-[...29 lines deleted...]
-        <w:t>наченного таким товарным знаком.</w:t>
+        <w:t>отсутствие таких информации и документов не является основанием для отклоне</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ния заявки на участие в закупке</w:t>
+      </w:r>
+      <w:r w:rsidR="00057411">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D03383" w14:textId="77777777" w:rsidR="00FC33FD" w:rsidRPr="00F71BE8" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="5FF1E830" w14:textId="7264678D" w:rsidR="00EB7813" w:rsidRPr="00EB7813" w:rsidRDefault="007B395E" w:rsidP="00EB7813">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014600C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">По подпункту б) пункта 2 - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F71BE8">
+        <w:t xml:space="preserve">По пункту 3 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7813" w:rsidRPr="00EB7813">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">участник закупки </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71BE8">
-[...30 lines deleted...]
-        <w:t>(в соответствии с Общероссийским классификатором стран мира).</w:t>
+      <w:r w:rsidR="00EB7813" w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>путем заполнения экранных форм веб-интерфейса электронной площадки должен указать информацию в соответствии с требованиями ПП РФ 1875.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B54FFCF" w14:textId="77777777" w:rsidR="00FC33FD" w:rsidRPr="001B1FB1" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
+    <w:p w14:paraId="5E6550BA" w14:textId="77777777" w:rsidR="00EB7813" w:rsidRDefault="00EB7813" w:rsidP="00EB7813">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AA4C61">
+      <w:r w:rsidRPr="00EB7813">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>В случае наличия противоречий, разночтений</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B1FB1">
+      <w:r w:rsidRPr="00EB7813">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71BE8">
-[...123 lines deleted...]
-      <w:r w:rsidRPr="00141FFB">
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в заявке на участие в закупке</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7813">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>приоритет имеет информация</w:t>
-[...27 lines deleted...]
-        <w:t>путем заполнения экранных форм веб-интерфейса электронной площадки.</w:t>
+        <w:t>приоритет имеет информация, указанная путем заполнения экранных форм веб-интерфейса электронной площадки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E66C29" w14:textId="77777777" w:rsidR="00FC33FD" w:rsidRDefault="00FC33FD" w:rsidP="00FC33FD">
-[...165 lines deleted...]
-    <w:p w14:paraId="0978E40A" w14:textId="77777777" w:rsidR="00647B27" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="51FE1B1F" w14:textId="77777777" w:rsidR="00082F26" w:rsidRDefault="00082F26" w:rsidP="00082F26">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00082F26">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с подпунктом «а» пункта 2 части 4 статьи 14 Федерального закона – </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC7B1A">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -4725,75 +4716,76 @@
         <w:t xml:space="preserve"> и по результатам рассмотрения признана соответствующей требованиям извещения об осуществлении закупки, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC7B1A">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>заявка, содержащая предложение о поставке товара российского происхождения.</w:t>
       </w:r>
       <w:r w:rsidRPr="00082F26">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7DD10575" w14:textId="77777777" w:rsidR="00647B27" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="09F96FB5" w14:textId="77777777" w:rsidR="009D6540" w:rsidRDefault="009D6540" w:rsidP="009D6540">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>В соответствии с подпунктом «а» пункта 4 ПП РФ 1875 положения ПП РФ 1875, касающиеся товара российского происхождения, работы, услуги, соответственно выполняемой, оказываемой российским гражданином, российским юридическим лицом, применяются также в отношении товара, происходящего из государства - члена Евразийского экономического союза, работы, услуги, соответственно выполняемой, оказываемой иностранным лицом, зарегистрированным на территории государства - члена Евразийского экономического союза.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="56CB51B0" w14:textId="77777777" w:rsidR="00647B27" w:rsidRPr="009D6540" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="013EF0C5" w14:textId="77777777" w:rsidR="009D6540" w:rsidRPr="009D6540" w:rsidRDefault="009D6540" w:rsidP="009D6540">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с подпунктом «т» пункта 4 ПП РФ 1875 при осуществлении закупок товаров, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
@@ -4965,51 +4957,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>если на участие в такой закупке подана заявка</w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на участие в закупке, признанная по результатам ее рассмотрения соответствующей установленным в соответствии с Федеральным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="00BE1B97">
           <w:t>законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> требованиям и содержащая предложение о поставке </w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>товара российского происхождения, являющегося радиоэлектронной продукцией</w:t>
       </w:r>
@@ -5024,112 +5016,112 @@
         <w:t>, признанной в соответствии с ПП РФ 719  радиоэлектронной продукцией</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>первого уровня.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5109B443" w14:textId="77777777" w:rsidR="00647B27" w:rsidRPr="009D6540" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="66A766A4" w14:textId="3D930968" w:rsidR="009D6540" w:rsidRDefault="009D6540" w:rsidP="009D6540">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с подпунктом «ц» пункта 4 ПП РФ 1875 – </w:t>
       </w:r>
       <w:r w:rsidRPr="00001802">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">если при осуществлении закупки товаров, указанных в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00001802">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>позициях 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00001802">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00001802">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00001802">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения № 2</w:t>
       </w:r>
@@ -5142,60 +5134,80 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к ПП РФ 1875, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>заказчиком</w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00BE1B97">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>абзацем третьим подпункта «а» пункта 7</w:t>
+          <w:t xml:space="preserve">абзацем </w:t>
+        </w:r>
+        <w:r w:rsidR="00E41BDE">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>четвертым</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BE1B97">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> подпункта «а» пункта 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПП РФ 1875 </w:t>
       </w:r>
       <w:r w:rsidRPr="00001802">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>задекларировано отсутствие в реестре российской промышленной продукции</w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
@@ -5220,51 +5232,51 @@
         </w:rPr>
         <w:t>а на участие в закупке подана заявка</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">на участие в закупке, признанная по результатам ее рассмотрения соответствующей установленным в соответствии с Федеральным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00BE1B97">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  требованиям и </w:t>
       </w:r>
       <w:r w:rsidRPr="00001802">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -5275,73 +5287,73 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>содержащая предложение о поставке такого товара, включенного в реестр российской промышленной продукции или евразийский реестр промышленных товаров</w:t>
       </w:r>
       <w:r w:rsidRPr="00001802">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и предусмотренный </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00EC7B1A">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>подпунктом «а</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» или </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00EC7B1A">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>«б» пункта 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПП РФ 1875 </w:t>
       </w:r>
       <w:r w:rsidRPr="00001802">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -5382,51 +5394,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на участие в закупке, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>содержащая</w:t>
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> предусмотренное </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00EC7B1A">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>абзацем третьим подпункта</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidRPr="00EC7B1A">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> «з» пункта 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
@@ -5472,67 +5484,204 @@
       </w:r>
       <w:r w:rsidRPr="009D6540">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на участие в закупке, в которой содержится предложение </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC7B1A">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>о поставке товара, происходящего из иностранного государства.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C555AAF" w14:textId="77777777" w:rsidR="00647B27" w:rsidRDefault="00647B27" w:rsidP="00647B27">
+    <w:p w14:paraId="4BBD0CBE" w14:textId="77777777" w:rsidR="00EF0428" w:rsidRPr="00EF0428" w:rsidRDefault="00EF0428" w:rsidP="00EF0428">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF0428">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Положения </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="00EF0428">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>абзаца второго подпункта «а» пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EF0428">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПП РФ 1875 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0428">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о совокупном количестве баллов) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0428">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не применяются</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0428">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0428">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответствии с установленными требованиями подпункта «н» пункта 10 ПП РФ 1875.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E01F267" w14:textId="77777777" w:rsidR="00EF0428" w:rsidRPr="00EF0428" w:rsidRDefault="00EF0428" w:rsidP="009D6540">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00647B27" w:rsidSect="007469E3">
+    <w:p w14:paraId="19F8D11D" w14:textId="77777777" w:rsidR="009D6540" w:rsidRDefault="009D6540" w:rsidP="009D6540">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22CE284A" w14:textId="77777777" w:rsidR="00BD74DE" w:rsidRPr="00CD7F93" w:rsidRDefault="00BD74DE" w:rsidP="00BD74DE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственность за недостоверность информации и (или) документов, включенных в заявку на участие в закупке, за действия, совершенные на основании указанных информации и (или) документов, несет участник закупки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694E2359" w14:textId="6C142B15" w:rsidR="001F52E5" w:rsidRPr="004132B6" w:rsidRDefault="001F52E5" w:rsidP="00484029">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001F52E5" w:rsidRPr="004132B6" w:rsidSect="00D0327A">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="993" w:right="566" w:bottom="1134" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5543,180 +5692,255 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00600BE8"/>
-    <w:rsid w:val="0006575F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001C13A7"/>
+    <w:rsid w:val="00001802"/>
+    <w:rsid w:val="00003B25"/>
+    <w:rsid w:val="00017832"/>
+    <w:rsid w:val="00024495"/>
+    <w:rsid w:val="00024861"/>
+    <w:rsid w:val="00057411"/>
+    <w:rsid w:val="00082F26"/>
+    <w:rsid w:val="00083549"/>
+    <w:rsid w:val="000C181A"/>
+    <w:rsid w:val="000C7DED"/>
+    <w:rsid w:val="000D404D"/>
+    <w:rsid w:val="000E0B39"/>
+    <w:rsid w:val="0014600C"/>
+    <w:rsid w:val="00161C61"/>
+    <w:rsid w:val="00183769"/>
+    <w:rsid w:val="001A4BB2"/>
+    <w:rsid w:val="001E1C41"/>
+    <w:rsid w:val="001E5B6E"/>
+    <w:rsid w:val="001F52E5"/>
+    <w:rsid w:val="0020351D"/>
+    <w:rsid w:val="00207D27"/>
+    <w:rsid w:val="00231BE3"/>
     <w:rsid w:val="0023288C"/>
-    <w:rsid w:val="00253B5D"/>
+    <w:rsid w:val="0023727E"/>
+    <w:rsid w:val="002431B1"/>
+    <w:rsid w:val="002713B0"/>
+    <w:rsid w:val="0027732E"/>
+    <w:rsid w:val="00281A20"/>
     <w:rsid w:val="00287297"/>
-    <w:rsid w:val="003F2BCB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00455A9C"/>
+    <w:rsid w:val="00295D23"/>
+    <w:rsid w:val="002F2EB7"/>
+    <w:rsid w:val="00317C8B"/>
+    <w:rsid w:val="003406BC"/>
+    <w:rsid w:val="00357B08"/>
+    <w:rsid w:val="00383105"/>
+    <w:rsid w:val="00391302"/>
+    <w:rsid w:val="003B57AF"/>
+    <w:rsid w:val="004125BF"/>
+    <w:rsid w:val="004132B6"/>
+    <w:rsid w:val="00422433"/>
+    <w:rsid w:val="00442E9D"/>
+    <w:rsid w:val="004539CF"/>
+    <w:rsid w:val="0045563C"/>
     <w:rsid w:val="00484029"/>
     <w:rsid w:val="00485DD8"/>
-    <w:rsid w:val="004A0E5D"/>
+    <w:rsid w:val="004B4687"/>
+    <w:rsid w:val="004D0409"/>
     <w:rsid w:val="004E5C92"/>
-    <w:rsid w:val="005623C9"/>
-    <w:rsid w:val="00593683"/>
+    <w:rsid w:val="004E74B0"/>
+    <w:rsid w:val="00514346"/>
+    <w:rsid w:val="00522AF7"/>
+    <w:rsid w:val="005E26C6"/>
     <w:rsid w:val="00600BE8"/>
-    <w:rsid w:val="00612B9C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="0084706C"/>
+    <w:rsid w:val="006200EE"/>
+    <w:rsid w:val="00647ADC"/>
+    <w:rsid w:val="00653B5D"/>
+    <w:rsid w:val="0065445B"/>
+    <w:rsid w:val="006611A8"/>
+    <w:rsid w:val="006D423F"/>
+    <w:rsid w:val="00701D32"/>
+    <w:rsid w:val="007149E0"/>
+    <w:rsid w:val="007540A5"/>
+    <w:rsid w:val="007604F2"/>
+    <w:rsid w:val="007658AC"/>
+    <w:rsid w:val="00783D01"/>
+    <w:rsid w:val="007B395E"/>
+    <w:rsid w:val="00810AB4"/>
+    <w:rsid w:val="00814AEF"/>
+    <w:rsid w:val="00822959"/>
+    <w:rsid w:val="0082768D"/>
+    <w:rsid w:val="00852D30"/>
+    <w:rsid w:val="008665BF"/>
     <w:rsid w:val="00871286"/>
     <w:rsid w:val="00872AA4"/>
+    <w:rsid w:val="008841B1"/>
+    <w:rsid w:val="00894A53"/>
+    <w:rsid w:val="008A3E4E"/>
+    <w:rsid w:val="008A5666"/>
+    <w:rsid w:val="008A6169"/>
+    <w:rsid w:val="008A76D5"/>
     <w:rsid w:val="008C14FB"/>
-    <w:rsid w:val="008C77F3"/>
     <w:rsid w:val="008D791E"/>
-    <w:rsid w:val="0092609E"/>
+    <w:rsid w:val="008E641E"/>
+    <w:rsid w:val="008F0208"/>
+    <w:rsid w:val="00901969"/>
     <w:rsid w:val="00940E19"/>
+    <w:rsid w:val="00943870"/>
     <w:rsid w:val="00986E5A"/>
     <w:rsid w:val="009D1FCD"/>
+    <w:rsid w:val="009D6540"/>
     <w:rsid w:val="009F4423"/>
-    <w:rsid w:val="00A15D14"/>
     <w:rsid w:val="00A20CF3"/>
-    <w:rsid w:val="00AC710F"/>
-    <w:rsid w:val="00AF2F93"/>
+    <w:rsid w:val="00A32F41"/>
+    <w:rsid w:val="00A43CAA"/>
+    <w:rsid w:val="00AC2A66"/>
+    <w:rsid w:val="00B074C1"/>
+    <w:rsid w:val="00B2657E"/>
+    <w:rsid w:val="00B4554B"/>
     <w:rsid w:val="00B57B1F"/>
-    <w:rsid w:val="00BB596A"/>
-    <w:rsid w:val="00BE3679"/>
+    <w:rsid w:val="00BD74DE"/>
+    <w:rsid w:val="00BE1B97"/>
+    <w:rsid w:val="00C357D6"/>
+    <w:rsid w:val="00C41D13"/>
     <w:rsid w:val="00C51EAB"/>
     <w:rsid w:val="00C563C4"/>
+    <w:rsid w:val="00C6239A"/>
+    <w:rsid w:val="00C63710"/>
+    <w:rsid w:val="00C95028"/>
     <w:rsid w:val="00CA413F"/>
+    <w:rsid w:val="00CA74AF"/>
+    <w:rsid w:val="00CC1D41"/>
     <w:rsid w:val="00CC2BFB"/>
-    <w:rsid w:val="00CF5C14"/>
+    <w:rsid w:val="00D13481"/>
+    <w:rsid w:val="00D211BA"/>
+    <w:rsid w:val="00D402B8"/>
+    <w:rsid w:val="00D4104F"/>
     <w:rsid w:val="00D757C9"/>
     <w:rsid w:val="00DA057A"/>
-    <w:rsid w:val="00E03771"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00ED2214"/>
+    <w:rsid w:val="00DC0015"/>
+    <w:rsid w:val="00DC45E6"/>
+    <w:rsid w:val="00DC7567"/>
+    <w:rsid w:val="00E30993"/>
+    <w:rsid w:val="00E41BDE"/>
+    <w:rsid w:val="00E80CC4"/>
+    <w:rsid w:val="00E909AA"/>
+    <w:rsid w:val="00EB7813"/>
+    <w:rsid w:val="00EC7B1A"/>
+    <w:rsid w:val="00ED4BAD"/>
+    <w:rsid w:val="00EF0428"/>
     <w:rsid w:val="00F121A8"/>
-    <w:rsid w:val="00F377C4"/>
     <w:rsid w:val="00F652B3"/>
-    <w:rsid w:val="00FA10D0"/>
-    <w:rsid w:val="00FC33FD"/>
+    <w:rsid w:val="00F716A3"/>
+    <w:rsid w:val="00FA7388"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6D985162"/>
+  <w14:docId w14:val="55318EC3"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -5792,87 +6016,88 @@
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0023288C"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="00FC33FD"/>
+    <w:rsid w:val="00AC2A66"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -5887,51 +6112,51 @@
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -6007,111 +6232,112 @@
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0023288C"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="00FC33FD"/>
+    <w:rsid w:val="00AC2A66"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=102045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506177&amp;dst=100068" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466154&amp;dst=2349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=36" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=549C0E4A41619E2539527DF37D3BCADC4658BF3EDC5BADB4685EF56FFB55101D9C23DD95246059F6E13F452E284410CACA2360AE4C3Fe81EI" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=100747" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=102045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=36" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=102045" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=102045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=549C0E4A41619E2539527DF37D3BCADC4658BD38DF50ADB4685EF56FFB55101D9C23DD9621625FFDB365552A61111FD4C83B7EAA523F8D2Be415I" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=100014" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_466154/c360930e35e7953c74744ed45738094d9503d732/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=100747" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=100747" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=100747" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508159&amp;dst=1170" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=549C0E4A41619E2539527DF37D3BCADC4658BD38DF50ADB4685EF56FFB55101D9C23DD9621625FFDB365552A61111FD4C83B7EAA523F8D2Be415I" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479337&amp;dst=225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486066&amp;dst=100010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466154&amp;dst=2284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=483361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=5" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=296" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=100747" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=102045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=1178" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=102045" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=100747" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=549C0E4A41619E2539527DF37D3BCADC4658BD38DF50ADB4685EF56FFB55101D9C23DD9621625FFDB365552A61111FD4C83B7EAA523F8D2Be415I" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100340" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_466154/c360930e35e7953c74744ed45738094d9503d732/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=100747" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466154&amp;dst=2349" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=549C0E4A41619E2539527DF37D3BCADC4658BD38DF50ADB4685EF56FFB55101D9C23DD9621625FFDB365552A61111FD4C83B7EAA523F8D2Be415I" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=100747" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508159&amp;dst=1170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486066&amp;dst=100010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=483361" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100338" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525495&amp;dst=3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=36" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525495&amp;dst=3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479337&amp;dst=225" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=36" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100340" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466154&amp;dst=2284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100336" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506177&amp;dst=100068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100336" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=102045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=102045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100338" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=549C0E4A41619E2539527DF37D3BCADC4658BF3EDC5BADB4685EF56FFB55101D9C23DD95246059F6E13F452E284410CACA2360AE4C3Fe81EI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507759&amp;dst=100014" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6364,77 +6590,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5ACB668-53E8-4E17-B875-A0D27F391272}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBB75898-1E55-401B-A64A-13BC04BE5AD3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>18536</Characters>
+  <Pages>8</Pages>
+  <Words>3686</Words>
+  <Characters>21016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>154</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>175</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21744</CharactersWithSpaces>
+  <CharactersWithSpaces>24653</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Сыроедина Е.А.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>