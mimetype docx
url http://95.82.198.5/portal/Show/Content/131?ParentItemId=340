--- v0 (2025-12-11)
+++ v1 (2026-07-28)
@@ -215,102 +215,288 @@
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00287297">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">м) </w:t>
       </w:r>
       <w:r w:rsidR="00E03771" w:rsidRPr="00E03771">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>решение о согласии на совершение или о последующем одобрении крупной сделки, если требование о наличии такого решения установлено законодательством Российской Федерации, учредительными документами юридического лица и для участника закупки заключение контракта на поставку товара, выполнение работы или оказание услуги, являющихся объектом закупки, либо внесение денежных средств в качестве обеспечения заявки на участие в закупке, обеспечения исполнения контракта является крупной сделкой;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F248506" w14:textId="7B008D89" w:rsidR="00287297" w:rsidRPr="00287297" w:rsidRDefault="00E03771" w:rsidP="00E03771">
+    <w:p w14:paraId="629AB75E" w14:textId="77777777" w:rsidR="00861EA4" w:rsidRPr="00861EA4" w:rsidRDefault="00E03771" w:rsidP="00861EA4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03771">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00287297" w:rsidRPr="00287297">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>о) декларация о соответствии участника закупки требованиям, установленным пунктами 3 - 5, 7 - 11 части 1 статьи 31 Федерального закона;</w:t>
+        <w:t xml:space="preserve">о) </w:t>
+      </w:r>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">декларация о соответствии участника закупки требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>пунктами 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>11 части 1 статьи 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона (если информация и документы, которые подтверждают соответствие участника закупки требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>пунктом 1 части 1 статьи 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, содержатся в открытых и общедоступных государственных реестрах, размещенных в информационно-телекоммуникационной сети «Интернет», в указанную декларацию может быть также включено положение о соответствии</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участника закупки требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>пунктом 1 части 1 статьи 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, с указанием</w:t>
+      </w:r>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адреса сайта или страницы сайта </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="00861EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> информационно-телекоммуникационной сети «Интернет», на которых размещены такие информация и документы);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="355FD11C" w14:textId="77777777" w:rsidR="00E03771" w:rsidRPr="00E03771" w:rsidRDefault="00287297" w:rsidP="00E03771">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00287297">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">п) </w:t>
       </w:r>
       <w:r w:rsidR="00E03771" w:rsidRPr="00E03771">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>реквизиты счета участника закупки, на который в соответствии с законодательством Российской Федерации осуществляется перечисление денежных средств в качестве оплаты поставленного товара, выполненной работы (ее результатов), оказанной услуги, а также отдельных этапов исполнения контракта, за исключением случаев, если в соответствии с законодательством Российской Федерации такой счет открывается после заключения контракта;</w:t>
+        <w:t>реквизиты счета участника закупки, на который в соответствии с законодательством Российской Федерации осуществляется перечисление денежных сре</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E03771" w:rsidRPr="00E03771">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дств в к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E03771" w:rsidRPr="00E03771">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ачестве оплаты поставленного товара, выполненной работы (ее результатов), оказанной услуги, а также отдельных этапов исполнения контракта, за исключением случаев, если в соответствии с законодательством Российской Федерации такой счет открывается после заключения контракта;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EDA185" w14:textId="37E5EE26" w:rsidR="001C13A7" w:rsidRPr="001C13A7" w:rsidRDefault="00E03771" w:rsidP="00E03771">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03771">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
         <w:rPr>
@@ -336,51 +522,62 @@
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>обеспечения заявки</w:t>
       </w:r>
       <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на участие в закупке, в форме электронных документов или в форме электронных образов бумажных документов (</w:t>
       </w:r>
       <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">в соответствии с постановлением Правительства РФ от 10.04.2023 </w:t>
+        <w:t xml:space="preserve">в соответствии с постановлением </w:t>
+      </w:r>
+      <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Правительства РФ от 10.04.2023 </w:t>
       </w:r>
       <w:r w:rsidR="00253B5D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 579  </w:t>
       </w:r>
       <w:r w:rsidR="00253B5D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -472,115 +669,174 @@
       <w:r w:rsidR="00BB596A">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00287297">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>При этом отсутствие таких информации и документов не является основанием для отклоне</w:t>
       </w:r>
       <w:r w:rsidR="008C77F3">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ния заявки на участие в закупке;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487B6FB6" w14:textId="6E2CFD7B" w:rsidR="008C77F3" w:rsidRPr="008C77F3" w:rsidRDefault="008C77F3" w:rsidP="008C77F3">
+    <w:p w14:paraId="57B39C05" w14:textId="49E10EA2" w:rsidR="006F0CDA" w:rsidRPr="008C77F3" w:rsidRDefault="008C77F3" w:rsidP="006F0CDA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C77F3">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008C77F3">
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="006F0CDA" w:rsidRPr="008C77F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>предложение участника закупки о цене контракта</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0CDA" w:rsidRPr="008C77F3">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (за исключением случая, предусмотренного </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="008C77F3">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="006F0CDA" w:rsidRPr="008C77F3">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>пунктом 4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008C77F3">
+      <w:r w:rsidR="006F0CDA" w:rsidRPr="008C77F3">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> части</w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="006F0CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 статьи 43 Федерального закона:</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0CDA" w:rsidRPr="00940A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0CDA" w:rsidRPr="00940A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>предложение участника закупки о сумме цен</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> единиц товара, работы, услуги – </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0CDA" w:rsidRPr="00940A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="006F0CDA" w:rsidRPr="00940A90">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>частью 24 статьи 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006F0CDA" w:rsidRPr="00940A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Федерального закона).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="239BEDC1" w14:textId="45EDAA8E" w:rsidR="00287297" w:rsidRDefault="00287297" w:rsidP="00871286">
+    <w:p w14:paraId="239BEDC1" w14:textId="4F0D9901" w:rsidR="00287297" w:rsidRDefault="00287297" w:rsidP="00871286">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871286">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Подача заявки на участие в закупке означает согласие участника закупки, подавшего такую заявку,</w:t>
       </w:r>
       <w:r w:rsidR="00253B5D" w:rsidRPr="00253B5D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -755,361 +1011,546 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>закупке</w:t>
       </w:r>
       <w:r w:rsidRPr="00805D39">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, обеспечения исполнения кон</w:t>
       </w:r>
       <w:r w:rsidR="00BE3679" w:rsidRPr="00805D39">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>тракта является крупной сделкой;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6D5A6A" w14:textId="0D6391DC" w:rsidR="00756790" w:rsidRPr="00756790" w:rsidRDefault="00632B2C" w:rsidP="00756790">
+    <w:p w14:paraId="798613D5" w14:textId="77777777" w:rsidR="00861EA4" w:rsidRPr="000C24D3" w:rsidRDefault="00632B2C" w:rsidP="00861EA4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>По подпункту о) пункта 1 -</w:t>
       </w:r>
       <w:r w:rsidR="00756790" w:rsidRPr="00756790">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="00756790" w:rsidRPr="00756790">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> статьи 31 Федерального закона;</w:t>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">представить декларацию о соответствии участника закупки требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>пунктами 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>11 части 1 статьи 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Федерального закона (если информация и документы, которые подтверждают соответствие участника закупки требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>пунктом 1 части 1 статьи 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Федерального закона, содержатся в открытых и общедоступных государственных реестрах, размещенных в информационно-телекоммуникационной сети «Интернет», в указанную декларацию может быть</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> также включено положение о соответствии участника закупки требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+          <w:rPr>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>пунктом 1 части 1 статьи 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00861EA4" w:rsidRPr="000C24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, с указанием адреса сайта или страницы сайта в информационно-телекоммуникационной сети «Интернет», на которых размещены такие информация и документы);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="604775AC" w14:textId="10F0DBDD" w:rsidR="00E03771" w:rsidRPr="00E03771" w:rsidRDefault="00E03771" w:rsidP="00E03771">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По подпункту п) пункта 1 – </w:t>
       </w:r>
       <w:r w:rsidR="00B57B1F" w:rsidRPr="00805D39">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E03771">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>реквизиты счета участника закупки, на который в соответствии с законодательством Российской Федерации осуществляется перечисление денежных средств в качестве оплаты поставленного товара, выполненной работы (ее результатов), оказанной услуги, а также отдельных этапов исполнения контракта, за исключением случаев, если в соответствии с законодательством Российской Федерации такой счет открывается после заключения контракта;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="44215336" w14:textId="72519910" w:rsidR="001C13A7" w:rsidRPr="001C13A7" w:rsidRDefault="00E03771" w:rsidP="00E03771">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03771">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По пункту 1.1 – </w:t>
       </w:r>
       <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">если при проведении </w:t>
       </w:r>
       <w:r w:rsidR="007469E3">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>запроса котировок</w:t>
       </w:r>
       <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в электронной форме предусмотрено предоставление обеспечения заявки на участие в закупке, участники закупки, являющиеся юридическими лицами, зарегистрированными на территории государства - члена Евразийского экономического союза, за исключением Российской Федерации, или физическими лицами, являющимися гражданами государства - члена Евразийского экономического союза, за исключением Российской Федерации, вправе предоставить обеспечение заявок в виде денежных средств с учетом особенностей, установленных ПП РФ № 579. В соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>подпунктом "в"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 ПП РФ № 579: участник закупки признается </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>непредоставившим</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> обеспечение заявки на участие в закупке в случае непоступления денежных средств, информация и документы о внесении которых в качестве обеспечения заявки представлены в заявке на участие в закупке, до даты подведения итогов определения поставщика (подрядчика, исполнителя) на счет, предусмотренный </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>подпунктом "а"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 ПП РФ № 579 (денежные средства вносятся участниками закупки на счет, указанный заказчиком в извещении об осуществлении закупки, на котором в соответствии с законодательством Российской Федерации учитываются операции со средствами, поступающими заказчику). При этом заявка на участие </w:t>
       </w:r>
       <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">в закупке, поданная таким участником закупки, отклоняется в порядке, установленном для случая, предусмотренного </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>пунктом 7 части 12 статьи 48</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001C13A7" w:rsidRPr="001C13A7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федерального закона;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2229D72C" w14:textId="3ED802E8" w:rsidR="00484029" w:rsidRPr="00805D39" w:rsidRDefault="00B57B1F" w:rsidP="00484029">
+    <w:p w14:paraId="2229D72C" w14:textId="3ED802E8" w:rsidR="00484029" w:rsidRDefault="00B57B1F" w:rsidP="00484029">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805D39">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По подпункту д) пункта 2 - </w:t>
       </w:r>
       <w:r w:rsidRPr="00805D39">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>отсутствие таких информации и документов не является основанием для отклонения заявки на участие в закупке.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00484029" w:rsidRPr="00805D39" w:rsidSect="007469E3">
+    <w:p w14:paraId="50578A7D" w14:textId="77777777" w:rsidR="008A2924" w:rsidRPr="008A2924" w:rsidRDefault="008A2924" w:rsidP="008A2924">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2924">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ответственность за недостоверность информации и (или) документов, включенных в заявку на участие в закупке, за действия, совершенные на основании указанных информации и (или) документов, несет участник закупки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4968BAD8" w14:textId="77777777" w:rsidR="008A2924" w:rsidRPr="008A2924" w:rsidRDefault="008A2924" w:rsidP="008A2924">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F991F6E" w14:textId="77777777" w:rsidR="008A2924" w:rsidRPr="00805D39" w:rsidRDefault="008A2924" w:rsidP="00484029">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008A2924" w:rsidRPr="00805D39" w:rsidSect="007469E3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="566" w:bottom="1134" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1140,57 +1581,60 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00600BE8"/>
     <w:rsid w:val="0006575F"/>
     <w:rsid w:val="001609D8"/>
     <w:rsid w:val="001C13A7"/>
     <w:rsid w:val="0023288C"/>
     <w:rsid w:val="00253B5D"/>
     <w:rsid w:val="00287297"/>
     <w:rsid w:val="003F2BCB"/>
     <w:rsid w:val="00410F18"/>
     <w:rsid w:val="00455A9C"/>
     <w:rsid w:val="00484029"/>
     <w:rsid w:val="00485DD8"/>
     <w:rsid w:val="004E5C92"/>
     <w:rsid w:val="005623C9"/>
     <w:rsid w:val="00593683"/>
     <w:rsid w:val="00600BE8"/>
     <w:rsid w:val="00612B9C"/>
     <w:rsid w:val="00632B2C"/>
     <w:rsid w:val="006D5CA0"/>
+    <w:rsid w:val="006F0CDA"/>
     <w:rsid w:val="007469E3"/>
     <w:rsid w:val="00756790"/>
     <w:rsid w:val="007A229A"/>
     <w:rsid w:val="00805D39"/>
     <w:rsid w:val="0084706C"/>
+    <w:rsid w:val="00861EA4"/>
     <w:rsid w:val="00871286"/>
     <w:rsid w:val="00872AA4"/>
+    <w:rsid w:val="008A2924"/>
     <w:rsid w:val="008C14FB"/>
     <w:rsid w:val="008C77F3"/>
     <w:rsid w:val="008D791E"/>
     <w:rsid w:val="0092609E"/>
     <w:rsid w:val="00940E19"/>
     <w:rsid w:val="00986E5A"/>
     <w:rsid w:val="009D1FCD"/>
     <w:rsid w:val="009F4423"/>
     <w:rsid w:val="00A15D14"/>
     <w:rsid w:val="00A20CF3"/>
     <w:rsid w:val="00AC710F"/>
     <w:rsid w:val="00AF2F93"/>
     <w:rsid w:val="00B57B1F"/>
     <w:rsid w:val="00BB596A"/>
     <w:rsid w:val="00BE3679"/>
     <w:rsid w:val="00C51EAB"/>
     <w:rsid w:val="00C563C4"/>
     <w:rsid w:val="00CA413F"/>
     <w:rsid w:val="00CC2BFB"/>
     <w:rsid w:val="00CF5C14"/>
     <w:rsid w:val="00D757C9"/>
     <w:rsid w:val="00DA057A"/>
     <w:rsid w:val="00E03771"/>
     <w:rsid w:val="00E75538"/>
     <w:rsid w:val="00F121A8"/>
@@ -1366,50 +1810,51 @@
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
@@ -1566,96 +2011,97 @@
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0023288C"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=549C0E4A41619E2539527DF37D3BCADC4658BD38DF50ADB4685EF56FFB55101D9C23DD9621625FFDB365552A61111FD4C83B7EAA523F8D2Be415I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=549C0E4A41619E2539527DF37D3BCADC4658BD38DF50ADB4685EF56FFB55101D9C23DD9621625FFDB365552A61111FD4C83B7EAA523F8D2Be415I" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466154&amp;dst=2349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=549C0E4A41619E2539527DF37D3BCADC4658BF3EDC5BADB4685EF56FFB55101D9C23DD95246059F6E13F452E284410CACA2360AE4C3Fe81EI" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=296" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=1178" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100336" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=549C0E4A41619E2539527DF37D3BCADC4658BD38DF50ADB4685EF56FFB55101D9C23DD9621625FFDB365552A61111FD4C83B7EAA523F8D2Be415I" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100340" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466154&amp;dst=2349" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=419" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=296" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=549C0E4A41619E2539527DF37D3BCADC4658BD38DF50ADB4685EF56FFB55101D9C23DD9621625FFDB365552A61111FD4C83B7EAA523F8D2Be415I" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100338" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100340" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100336" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100336" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100338" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=549C0E4A41619E2539527DF37D3BCADC4658BF3EDC5BADB4685EF56FFB55101D9C23DD95246059F6E13F452E284410CACA2360AE4C3Fe81EI" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1908,77 +2354,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EA89348-4007-4625-A849-6DE71FCB5F16}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DFE17FA-4385-4206-A4C9-85C5FC4972FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5091</Characters>
+  <Pages>3</Pages>
+  <Words>1296</Words>
+  <Characters>7391</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5973</CharactersWithSpaces>
+  <CharactersWithSpaces>8670</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Сыроедина Е.А.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>